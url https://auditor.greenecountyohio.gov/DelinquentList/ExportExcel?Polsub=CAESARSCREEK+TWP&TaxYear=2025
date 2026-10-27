--- v3 (2026-09-10)
+++ v4 (2026-10-27)
@@ -275,71 +275,71 @@
       </c>
       <c r="D4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="3">
         <v>4112.57</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="3">
-        <v>4013.04</v>
+        <v>3513.04</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="3">
-        <v>4626.61</v>
+        <v>3626.61</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="3">
         <v>430.07</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>