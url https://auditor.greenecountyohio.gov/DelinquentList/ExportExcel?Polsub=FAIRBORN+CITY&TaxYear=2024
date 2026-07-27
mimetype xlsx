--- v2 (2026-03-17)
+++ v3 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1565" uniqueCount="1565">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1566" uniqueCount="1566">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>B41-0002-0020-0-0026-00</t>
   </si>
   <si>
     <t>GAJANAND REAL ESTATE LLC</t>
   </si>
   <si>
@@ -4898,50 +4898,53 @@
     <t>420 OAKLAWN DR</t>
   </si>
   <si>
     <t>A02-00236</t>
   </si>
   <si>
     <t>BLACKMON DONNA</t>
   </si>
   <si>
     <t>439 OAKLAWN RD</t>
   </si>
   <si>
     <t>A02-00293</t>
   </si>
   <si>
     <t>PERONE RONALD R &amp; STEPHANIE MURRAY TOD</t>
   </si>
   <si>
     <t>432 OAKLAWN DR</t>
   </si>
   <si>
     <t>A02-00385</t>
   </si>
   <si>
     <t>WYLAM RAYMOND E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1300 N BROAD STREET  LOT 15</t>
   </si>
   <si>
     <t>A02-00505</t>
   </si>
   <si>
     <t>ALLEN JIMMIE M</t>
   </si>
   <si>
     <t xml:space="preserve">241 MADISON AVE  64</t>
   </si>
   <si>
     <t>A02-00714</t>
   </si>
   <si>
     <t>SPAHR KREIGH A</t>
   </si>
   <si>
     <t>1347 RHETT DR</t>
   </si>
   <si>
     <t>A02-00718</t>
   </si>
   <si>
     <t>ALLISON REBECCA M</t>
   </si>
@@ -5289,51 +5292,51 @@
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=20810&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=20919&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=21262&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2024&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2032&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2044&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2045&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2053&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2066&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2118&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2159&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2178&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2179&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2306&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2321&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2329&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2389&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2392&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2479&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2480&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2513&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2573&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2574&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2599&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2606&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2676&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2683&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2686&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2721&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2726&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2729&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2733&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2734&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2737&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2738&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2741&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2750&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2751&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2756&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2762&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2764&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2765&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2775&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2787&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2798&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2806&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2841&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2860&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2861&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2872&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2873&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2880&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2890&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2897&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2898&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2958&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2959&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2960&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2961&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2962&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2969&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2982&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2985&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2997&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=2999&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3000&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3021&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3052&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3059&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3065&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3089&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3096&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3112&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3118&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3224&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3227&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3230&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3240&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3319&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3342&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3360&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3380&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3381&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3382&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3509&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3565&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3757&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3796&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3798&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3829&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3834&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3856&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3862&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3865&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3921&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3943&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3948&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=3968&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4061&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4064&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4078&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4091&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4093&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4131&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4140&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4145&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4154&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4173&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4302&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4321&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4418&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4429&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4439&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4440&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4480&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4569&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4770&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4823&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4827&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4870&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4915&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4916&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=4954&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5053&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5108&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5119&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5121&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5128&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5199&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5270&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5271&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5276&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5285&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5297&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5300&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5301&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5315&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5325&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5342&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5382&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5449&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5471&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5476&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5488&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5502&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5503&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5546&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5552&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5570&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5584&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5595&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5604&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5608&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5632&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5636&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5691&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5746&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5751&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5763&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5766&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5767&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5777&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5781&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5810&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5811&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5812&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5825&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5851&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5873&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5874&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5876&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5894&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5922&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5936&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5954&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5976&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5982&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=5996&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6004&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6034&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6065&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6080&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6106&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6129&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6135&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6150&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6162&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6163&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6164&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6166&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6174&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6207&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6218&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6223&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6297&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6308&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6324&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6329&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6335&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6338&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6361&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6390&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6401&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6426&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6463&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6476&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6505&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6507&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6512&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6526&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6531&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6532&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6545&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6579&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6595&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6773&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=6795&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7089&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7186&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7248&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7290&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7390&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7583&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7606&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7614&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7692&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7743&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7841&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=7842&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8016&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8037&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8067&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8076&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8094&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8463&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8576&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8681&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8686&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8701&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8730&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8746&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8763&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8770&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8772&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8844&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8846&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8864&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8873&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8877&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8901&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8925&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8942&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8957&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=8976&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9022&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9030&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9041&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9048&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9089&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9090&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9121&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9122&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9124&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9157&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9168&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9190&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9280&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9362&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9401&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9435&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9452&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9460&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9467&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9502&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9503&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9505&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9516&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9542&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9560&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9605&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9662&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9690&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9708&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9824&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9828&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9833&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9840&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9918&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9919&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9938&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9939&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9947&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9950&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9952&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9955&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=9980&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10015&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10040&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10060&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10063&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10064&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10077&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10084&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10130&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10135&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10160&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10229&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10231&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10260&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10261&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10336&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10340&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10352&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10355&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10358&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10379&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10381&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10385&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10397&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10400&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10446&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10527&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10533&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10547&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10614&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10639&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10645&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10695&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10696&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10717&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10718&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10755&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10785&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10793&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10799&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10800&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10803&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10804&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10815&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10816&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10835&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10842&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10843&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10844&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10845&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10847&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10848&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10872&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10876&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10877&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10901&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10920&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10921&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10928&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10929&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10938&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10940&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10941&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10942&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10975&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=10976&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11011&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11012&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11013&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11014&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11015&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11028&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11030&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11032&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11051&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11058&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11059&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11123&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11141&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11161&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11164&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11171&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11173&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11177&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11198&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11206&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11207&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11208&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11219&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11223&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11237&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11238&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11244&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11245&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11246&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11283&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11284&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11293&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11304&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11305&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11327&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11346&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11357&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11358&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11359&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11360&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11361&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11362&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11363&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11364&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11366&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11367&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11412&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11413&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11416&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11417&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11418&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11449&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11450&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11451&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11463&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11465&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11482&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11483&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11490&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11491&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11507&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11508&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11528&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11559&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11560&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11562&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11563&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11564&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11570&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11581&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11582&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11583&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11584&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11591&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11592&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11605&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11663&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11716&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11717&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11747&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11748&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11756&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11842&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11843&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11844&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11845&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11846&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11847&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11924&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11971&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11972&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11973&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11980&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11981&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=11982&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12022&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12023&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12077&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12081&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12082&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12083&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12084&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12091&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12113&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12114&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12115&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12127&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12133&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12146&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12153&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12159&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12209&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12210&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12213&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12214&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12215&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12216&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12217&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12223&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12238&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12239&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12240&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12241&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12273&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12274&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12284&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12286&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12287&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12306&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12319&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12320&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12321&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12322&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12323&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12324&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12329&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12332&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12333&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12334&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12355&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12356&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12357&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12358&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12359&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12364&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12365&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12434&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12435&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12474&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12475&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12508&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12509&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12514&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12515&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12536&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12537&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12559&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12567&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12568&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12570&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12571&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12611&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12649&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12650&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12657&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12658&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12677&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12678&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12720&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12759&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12791&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12872&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=12959&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13005&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13007&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13067&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13188&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13233&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13284&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13335&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13399&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13598&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13689&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13809&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=13966&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14031&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14034&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14045&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14149&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14161&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14462&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14467&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14499&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14599&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14667&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=14715&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=15197&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=15203&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=15311&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=15330&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=15680&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=15924&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=15939&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=16087&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83677&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83544&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83771&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83336&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83961&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83337&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83722&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83333&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83347&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83490&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83572&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83637&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83596&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83519&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83639&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84209&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83470&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84127&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83898&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84128&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84042&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84130&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83902&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83970&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83734&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83741&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83908&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83921&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83976&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=83984&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84141&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84143&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84299&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84373&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84394&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84425&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84446&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84449&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84476&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/ManufacturedHome?Property_ID=84494&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=16399&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=16411&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=16412&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=16413&amp;Tax_Year=2024" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.greenecountyohio.gov/RealEstate/Index?Property_ID=16415&amp;Tax_Year=2024" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F612"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.558528900146484" customWidth="1"/>
     <col min="2" max="2" width="62.453887939453125" customWidth="1"/>
     <col min="3" max="3" width="17.848241806030273" customWidth="1"/>
-    <col min="4" max="4" width="24.541135787963867" customWidth="1"/>
+    <col min="4" max="4" width="28.409345626831055" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
@@ -16785,791 +16788,791 @@
       </c>
       <c r="C574" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D574" s="0" t="s">
         <v>1460</v>
       </c>
       <c r="E574" s="3">
         <v>9.12</v>
       </c>
       <c r="F574" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
         <v>1461</v>
       </c>
       <c r="B575" s="0" t="s">
         <v>1462</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D575" s="0" t="s">
-        <v>1444</v>
+        <v>1463</v>
       </c>
       <c r="E575" s="3">
         <v>15.3</v>
       </c>
       <c r="F575" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D576" s="0" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="E576" s="3">
         <v>218.24</v>
       </c>
       <c r="F576" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D577" s="0" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="E577" s="3">
         <v>309.05</v>
       </c>
       <c r="F577" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D578" s="0" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="E578" s="3">
         <v>1216.86</v>
       </c>
       <c r="F578" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D579" s="0" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="E579" s="3">
         <v>4006.46</v>
       </c>
       <c r="F579" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D580" s="0" t="s">
         <v>1444</v>
       </c>
       <c r="E580" s="3">
         <v>7696.07</v>
       </c>
       <c r="F580" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D581" s="0" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="E581" s="3">
         <v>746.23</v>
       </c>
       <c r="F581" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D582" s="0" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="E582" s="3">
         <v>1627.57</v>
       </c>
       <c r="F582" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D583" s="0" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="E583" s="3">
         <v>2350.49</v>
       </c>
       <c r="F583" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D584" s="0" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="E584" s="3">
         <v>461.95</v>
       </c>
       <c r="F584" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D585" s="0" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E585" s="3">
         <v>3.13</v>
       </c>
       <c r="F585" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D586" s="0" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="E586" s="3">
         <v>5527.62</v>
       </c>
       <c r="F586" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C587" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D587" s="0" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="E587" s="3">
         <v>3.57</v>
       </c>
       <c r="F587" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D588" s="0" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="E588" s="3">
         <v>67.32</v>
       </c>
       <c r="F588" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D589" s="0" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="E589" s="3">
         <v>4181.65</v>
       </c>
       <c r="F589" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D590" s="0" t="s">
         <v>1444</v>
       </c>
       <c r="E590" s="3">
         <v>5814.34</v>
       </c>
       <c r="F590" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D591" s="0" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E591" s="3">
         <v>516.88</v>
       </c>
       <c r="F591" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D592" s="0" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="E592" s="3">
         <v>19.55</v>
       </c>
       <c r="F592" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D593" s="0" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="E593" s="3">
         <v>2196.49</v>
       </c>
       <c r="F593" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D594" s="0" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="E594" s="3">
         <v>315.02</v>
       </c>
       <c r="F594" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="C595" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D595" s="0" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="E595" s="3">
         <v>22.66</v>
       </c>
       <c r="F595" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D596" s="0" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="E596" s="3">
         <v>263.48</v>
       </c>
       <c r="F596" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D597" s="0" t="s">
         <v>1444</v>
       </c>
       <c r="E597" s="3">
         <v>12.31</v>
       </c>
       <c r="F597" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D598" s="0" t="s">
         <v>1444</v>
       </c>
       <c r="E598" s="3">
         <v>5856.45</v>
       </c>
       <c r="F598" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D599" s="0" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="E599" s="3">
         <v>8.95</v>
       </c>
       <c r="F599" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D600" s="0" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E600" s="3">
         <v>469.52</v>
       </c>
       <c r="F600" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D601" s="0" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="E601" s="3">
         <v>784.79</v>
       </c>
       <c r="F601" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D602" s="0" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="E602" s="3">
         <v>1354.74</v>
       </c>
       <c r="F602" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D603" s="0" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="E603" s="3">
         <v>26617.67</v>
       </c>
       <c r="F603" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D604" s="0" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="E604" s="3">
         <v>1282.33</v>
       </c>
       <c r="F604" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="C605" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D605" s="0" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="E605" s="3">
         <v>4688.19</v>
       </c>
       <c r="F605" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="C606" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D606" s="0" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="E606" s="3">
         <v>393</v>
       </c>
       <c r="F606" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="C607" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D607" s="0" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="E607" s="3">
         <v>631.71</v>
       </c>
       <c r="F607" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="E608" s="3">
         <v>5519.41</v>
       </c>
       <c r="F608" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B609" s="0" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C609" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D609" s="1" t="s">
         <v>1557</v>
-      </c>
-[...7 lines deleted...]
-        <v>1556</v>
       </c>
       <c r="E609" s="3">
         <v>2161.24</v>
       </c>
       <c r="F609" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="E610" s="3">
         <v>10618.52</v>
       </c>
       <c r="F610" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="E611" s="3">
         <v>544.15</v>
       </c>
       <c r="F611" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="E612" s="3">
         <v>21425.92</v>
       </c>
       <c r="F612" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>